--- v3 (2026-07-08)
+++ v4 (2026-10-23)
@@ -1,131 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://acuitykp-my.sharepoint.com/personal/chaukhu_acuityanalytics_com/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://matthewsasia-my.sharepoint.com/personal/ivy_ng_matthewsasia_com/Documents/Lux Distribution Reporting/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{CB7480A3-9055-4671-B821-92331CA77CC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6A54CF52-E97E-408B-9DCD-FFD71F821728}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{3FE2CDDE-77D7-459A-834B-FA404EDA027A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{964ACC2B-27E7-4C65-9DF2-A7FF7197EA21}"/>
   </bookViews>
   <sheets>
-    <sheet name="Dist Summary - TA" sheetId="2" r:id="rId1"/>
+    <sheet name="Dist Summary - TA" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dist Summary - TA'!$A$2:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dist Summary - TA'!$A$2:$H$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Entity Name</t>
   </si>
   <si>
     <t>Record Date</t>
   </si>
   <si>
     <t>Ex Date</t>
   </si>
   <si>
     <t>Revinestment Date</t>
   </si>
   <si>
     <t>Payment Date</t>
   </si>
   <si>
     <t>Distribution Currency</t>
   </si>
   <si>
     <t>Distribution Rate local</t>
   </si>
   <si>
+    <t>LU1311311606</t>
+  </si>
+  <si>
+    <t>LU1311312166</t>
+  </si>
+  <si>
+    <t>LU1311312596</t>
+  </si>
+  <si>
+    <t>ASIA EX JAPAN TR EQ FUND</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>LU1311311606</t>
-[...7 lines deleted...]
-  <si>
     <t>USD</t>
   </si>
   <si>
-    <t>LU1311312596</t>
-[...2 lines deleted...]
-    <t>Q2 2026 Distributions:</t>
+    <t>Q3 2026 Distributions:</t>
   </si>
   <si>
     <r>
       <t>Investments involve risk. The value of an investment in a fund can go down as well as up. As with any fund, possible loss of principal is a risk of investing. An investment in Matthews Asia Funds may be subject to risks, such as social and political instability, market illiquidity, exchange-rate fluctuations, a high level of volatility and limited regulation. Investing in emerging markets involves different and greater risks, as these countries are substantially smaller, less liquid and more volatile than securities markets in more developed markets. Investments in foreign currencies are exposed to the risk that the value of the foreign currency will increase or decrease. Investments in equity securities may result in increased volatility. Fixed income investments are subject to risks, including, but not limited to, interest rate, credit and inflation risks</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Fixed income funds may also invest in the following: derivatives which can be volatile and affect fund performance; high yield bonds (junk bonds) which can subject funds to substantial risk of loss; and structured investments which can change the risk or return, or replicate the risk or return of an underlying asset.</t>
     </r>
     <r>
       <rPr>
@@ -164,828 +167,830 @@
   </si>
   <si>
     <t>As of April 14, 2014, all distribution classes of the sub-funds pay gross income.  This may result in expenses being paid out of capital and thereby limit an investor’s potential to generate total return and income.</t>
   </si>
   <si>
     <t>Investors should ascertain from their professional advisers the consequences of investing in the Fund under the relevant laws of the jurisdictions to which they are subject, including the tax consequences and any exchange control requirement. Investors should carefully consider the investment objectives, risks, charges and expenses of the Fund before making an investment decision. The current prospectus,  Key Investor Information Document or other offering documents ("Offering Documents") contain this and other information. Applications for shares may only be made on the Fund’s most recent Offering Documents which are available from Matthews International Capital Management, LLC. Please read the Offering Documents carefully before investing.</t>
   </si>
   <si>
     <t>In the UK, this document is only made available to professional clients and eligible counterparties as defined by the Financial Conduct Authority (“FCA”). Under no circumstances should this document be forwarded to anyone in the UK who is not a professional client or eligible counterparty as defined by the FCA. Issued in the UK by Matthews Global Investors (UK) Limited (“Matthews Asia (UK)”), which is authorised and regulated by the FCA, FRN 667893.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.000000"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.00000000"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{F19C44E7-BCBE-47B7-900A-C661F67EC9D1}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{EBAE1ABD-7744-46C2-89FE-648E2A45B7D8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...8 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...10 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9D9BF30-2B36-40B0-A6F8-76C59DAA5821}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DEE85B7-D890-4792-BC05-46B04C00024D}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:K18"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A4" sqref="A4:L14"/>
-      <selection pane="bottomLeft" activeCell="J8" sqref="J8"/>
+      <selection pane="bottomLeft" activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.26953125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="9.54296875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
-    <col min="6" max="6" width="12.7265625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="19.26953125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="2"/>
       <c r="J2" s="1"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C3" s="4">
-        <v>46197</v>
+        <v>46287</v>
       </c>
       <c r="D3" s="4">
-        <v>46198</v>
+        <v>46288</v>
       </c>
       <c r="E3" s="4">
-        <v>46199</v>
+        <v>46289</v>
       </c>
       <c r="F3" s="4">
-        <v>46205</v>
+        <v>46295</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0.17492099999999999</v>
+        <v>12</v>
+      </c>
+      <c r="H3" s="8">
+        <v>0.199824</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="6"/>
       <c r="K3" s="7"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="4">
-        <v>46197</v>
+        <v>46287</v>
       </c>
       <c r="D4" s="4">
-        <v>46198</v>
+        <v>46288</v>
       </c>
       <c r="E4" s="4">
-        <v>46199</v>
+        <v>46289</v>
       </c>
       <c r="F4" s="4">
-        <v>46205</v>
+        <v>46295</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0.124004</v>
+        <v>13</v>
+      </c>
+      <c r="H4" s="8">
+        <v>0.11991</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
       <c r="K4" s="7"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5" s="4">
-        <v>46197</v>
+        <v>46287</v>
       </c>
       <c r="D5" s="4">
-        <v>46198</v>
+        <v>46288</v>
       </c>
       <c r="E5" s="4">
-        <v>46199</v>
+        <v>46289</v>
       </c>
       <c r="F5" s="4">
-        <v>46205</v>
+        <v>46295</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0.10831300000000001</v>
+        <v>12</v>
+      </c>
+      <c r="H5" s="8">
+        <v>0.12612999999999999</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="6"/>
       <c r="K5" s="7"/>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="A8" s="12" t="s">
+    <row r="7" spans="1:11" ht="130.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="12"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="11"/>
+      <c r="B8" s="11"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
-      <c r="H8" s="12"/>
-[...12 lines deleted...]
-      <c r="A10" s="12" t="s">
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="12"/>
-[...18 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="16"/>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+    </row>
+    <row r="11" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="12"/>
-[...18 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="16"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+    </row>
+    <row r="13" spans="1:11" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="12"/>
-[...18 lines deleted...]
-      <c r="A16" s="12" t="s">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="16"/>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+    </row>
+    <row r="15" spans="1:11" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="12"/>
-[...18 lines deleted...]
-      <c r="A18" s="12" t="s">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="16"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+    </row>
+    <row r="17" spans="1:11" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="12"/>
-[...5 lines deleted...]
-      <c r="H18" s="12"/>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A14:H14"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
-    <mergeCell ref="A18:H18"/>
-    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
-    <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dist Summary - TA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sylvestre, Curoude</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_SetDate">
-    <vt:lpwstr>2025-12-17T14:37:57Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-23T13:36:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_Name">
     <vt:lpwstr>a8a6bf77-4383-4f51-9fdb-5d347f97c325</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_SiteId">
     <vt:lpwstr>4b2d1e6a-fefc-41f2-896b-ad5ac594ebe9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_ActionId">
-    <vt:lpwstr>a32b86c9-234c-4420-a669-68a74341f055</vt:lpwstr>
+    <vt:lpwstr>ff6e656d-b4bf-442a-83db-a8d77ffb6568</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a8a6bf77-4383-4f51-9fdb-5d347f97c325_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>