--- v1 (2026-02-08)
+++ v2 (2026-05-09)
@@ -1,137 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\knagireddypally\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://acuitykp-my.sharepoint.com/personal/chaukhu_acuityanalytics_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A3A82C3B-C8E7-4D31-B45B-D8E05800C049}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="10_ncr:8000_{0818DC8B-C816-4ABD-AB66-C650236AC2B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3FE2CDDE-77D7-459A-834B-FA404EDA027A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{3FE2CDDE-77D7-459A-834B-FA404EDA027A}"/>
   </bookViews>
   <sheets>
     <sheet name="Dist Summary - TA" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dist Summary - TA'!$A$2:$N$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Entity Name</t>
   </si>
   <si>
     <t>Record Date</t>
   </si>
   <si>
     <t>Ex Date</t>
   </si>
   <si>
     <t>Revinestment Date</t>
   </si>
   <si>
     <t>Payment Date</t>
   </si>
   <si>
     <t>Distribution Currency</t>
   </si>
   <si>
     <t>Distribution Rate local</t>
   </si>
   <si>
-    <t>LU0594555830</t>
-[...4 lines deleted...]
-  <si>
     <t>GBP</t>
   </si>
   <si>
     <t>LU1311311606</t>
   </si>
   <si>
     <t>ASIA EX JAPAN TR EQ FUND</t>
   </si>
   <si>
     <t>LU1311312166</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>LU1311312596</t>
   </si>
   <si>
-    <t>Q4 2025 Distributions:</t>
+    <t>Q1 2026 Distributions:</t>
   </si>
   <si>
     <r>
       <t>Investments involve risk. The value of an investment in a fund can go down as well as up. As with any fund, possible loss of principal is a risk of investing. An investment in Matthews Asia Funds may be subject to risks, such as social and political instability, market illiquidity, exchange-rate fluctuations, a high level of volatility and limited regulation. Investing in emerging markets involves different and greater risks, as these countries are substantially smaller, less liquid and more volatile than securities markets in more developed markets. Investments in foreign currencies are exposed to the risk that the value of the foreign currency will increase or decrease. Investments in equity securities may result in increased volatility. Fixed income investments are subject to risks, including, but not limited to, interest rate, credit and inflation risks</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Fixed income funds may also invest in the following: derivatives which can be volatile and affect fund performance; high yield bonds (junk bonds) which can subject funds to substantial risk of loss; and structured investments which can change the risk or return, or replicate the risk or return of an underlying asset.</t>
     </r>
     <r>
       <rPr>
@@ -624,386 +618,370 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9D9BF30-2B36-40B0-A6F8-76C59DAA5821}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A4" sqref="A4:L14"/>
-      <selection pane="bottomLeft" activeCell="K12" sqref="K12"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.7265625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.1796875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
-    <col min="6" max="6" width="12.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7265625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="2"/>
       <c r="J2" s="1"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="4">
+        <v>46105</v>
+      </c>
+      <c r="D3" s="4">
+        <v>46106</v>
+      </c>
+      <c r="E3" s="4">
+        <v>46107</v>
+      </c>
+      <c r="F3" s="4">
+        <v>46113</v>
+      </c>
+      <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H3" s="5">
-        <v>0.32764300000000002</v>
+        <v>0.114049</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="6"/>
       <c r="K3" s="7"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="4">
+        <v>46105</v>
+      </c>
+      <c r="D4" s="4">
+        <v>46106</v>
+      </c>
+      <c r="E4" s="4">
+        <v>46107</v>
+      </c>
+      <c r="F4" s="4">
+        <v>46113</v>
+      </c>
+      <c r="G4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="4">
-[...13 lines deleted...]
-      </c>
       <c r="H4" s="5">
-        <v>6.2489000000000003E-2</v>
+        <v>6.9251999999999994E-2</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
       <c r="K4" s="7"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C5" s="4">
-        <v>46007</v>
+        <v>46105</v>
       </c>
       <c r="D5" s="4">
-        <v>46008</v>
+        <v>46106</v>
       </c>
       <c r="E5" s="4">
-        <v>46009</v>
+        <v>46107</v>
       </c>
       <c r="F5" s="4">
-        <v>46022</v>
+        <v>46113</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="H5" s="5">
-        <v>4.0651E-2</v>
+        <v>7.2228000000000001E-2</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="6"/>
       <c r="K5" s="7"/>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      </c>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="6"/>
       <c r="K6" s="7"/>
     </row>
-    <row r="9" spans="1:11" ht="130.5" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      </c>
+    <row r="8" spans="1:11" ht="130.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="14"/>
+    </row>
+    <row r="10" spans="1:11" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A11" s="15"/>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A12" s="15"/>
+    <row r="12" spans="1:11" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="16" t="s">
+        <v>17</v>
+      </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
     </row>
-    <row r="13" spans="1:11" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A13" s="15"/>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A14" s="15"/>
+    <row r="14" spans="1:11" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="16" t="s">
+        <v>18</v>
+      </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
-    <row r="15" spans="1:11" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A15" s="15"/>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A16" s="15"/>
+    <row r="16" spans="1:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="15" t="s">
+        <v>19</v>
+      </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
     </row>
-    <row r="17" spans="1:11" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A17" s="15"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A18" s="15"/>
+    <row r="18" spans="1:11" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="15" t="s">
+        <v>20</v>
+      </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
     </row>
-    <row r="19" spans="1:11" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
-    <mergeCell ref="A19:H19"/>
-    <mergeCell ref="A9:H9"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A14:H14"/>
-    <mergeCell ref="A15:H15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dist Summary - TA</vt:lpstr>
     </vt:vector>