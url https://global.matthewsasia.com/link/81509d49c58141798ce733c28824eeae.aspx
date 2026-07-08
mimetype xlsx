--- v2 (2026-05-09)
+++ v3 (2026-07-08)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://acuitykp-my.sharepoint.com/personal/chaukhu_acuityanalytics_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="10_ncr:8000_{0818DC8B-C816-4ABD-AB66-C650236AC2B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{CB7480A3-9055-4671-B821-92331CA77CC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{3FE2CDDE-77D7-459A-834B-FA404EDA027A}"/>
   </bookViews>
   <sheets>
     <sheet name="Dist Summary - TA" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dist Summary - TA'!$A$2:$N$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -81,51 +81,51 @@
   <si>
     <t>Distribution Currency</t>
   </si>
   <si>
     <t>Distribution Rate local</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>LU1311311606</t>
   </si>
   <si>
     <t>ASIA EX JAPAN TR EQ FUND</t>
   </si>
   <si>
     <t>LU1311312166</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>LU1311312596</t>
   </si>
   <si>
-    <t>Q1 2026 Distributions:</t>
+    <t>Q2 2026 Distributions:</t>
   </si>
   <si>
     <r>
       <t>Investments involve risk. The value of an investment in a fund can go down as well as up. As with any fund, possible loss of principal is a risk of investing. An investment in Matthews Asia Funds may be subject to risks, such as social and political instability, market illiquidity, exchange-rate fluctuations, a high level of volatility and limited regulation. Investing in emerging markets involves different and greater risks, as these countries are substantially smaller, less liquid and more volatile than securities markets in more developed markets. Investments in foreign currencies are exposed to the risk that the value of the foreign currency will increase or decrease. Investments in equity securities may result in increased volatility. Fixed income investments are subject to risks, including, but not limited to, interest rate, credit and inflation risks</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Fixed income funds may also invest in the following: derivatives which can be volatile and affect fund performance; high yield bonds (junk bonds) which can subject funds to substantial risk of loss; and structured investments which can change the risk or return, or replicate the risk or return of an underlying asset.</t>
     </r>
     <r>
       <rPr>
@@ -230,85 +230,76 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{F19C44E7-BCBE-47B7-900A-C661F67EC9D1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -623,51 +614,51 @@
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9D9BF30-2B36-40B0-A6F8-76C59DAA5821}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A4" sqref="A4:L14"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.26953125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.1796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="12.7265625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.453125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
@@ -679,296 +670,263 @@
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="2"/>
       <c r="J2" s="1"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="4">
-        <v>46105</v>
+        <v>46197</v>
       </c>
       <c r="D3" s="4">
-        <v>46106</v>
+        <v>46198</v>
       </c>
       <c r="E3" s="4">
-        <v>46107</v>
+        <v>46199</v>
       </c>
       <c r="F3" s="4">
-        <v>46113</v>
+        <v>46205</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="5">
-        <v>0.114049</v>
+        <v>0.17492099999999999</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="6"/>
       <c r="K3" s="7"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="4">
-        <v>46105</v>
+        <v>46197</v>
       </c>
       <c r="D4" s="4">
-        <v>46106</v>
+        <v>46198</v>
       </c>
       <c r="E4" s="4">
-        <v>46107</v>
+        <v>46199</v>
       </c>
       <c r="F4" s="4">
-        <v>46113</v>
+        <v>46205</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="5">
-        <v>6.9251999999999994E-2</v>
+        <v>0.124004</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
       <c r="K4" s="7"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="4">
-        <v>46105</v>
+        <v>46197</v>
       </c>
       <c r="D5" s="4">
-        <v>46106</v>
+        <v>46198</v>
       </c>
       <c r="E5" s="4">
-        <v>46107</v>
+        <v>46199</v>
       </c>
       <c r="F5" s="4">
-        <v>46113</v>
+        <v>46205</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="5">
-        <v>7.2228000000000001E-2</v>
+        <v>0.10831300000000001</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="6"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="6"/>
       <c r="K6" s="7"/>
     </row>
-    <row r="8" spans="1:11" ht="130.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:11" ht="125" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="15"/>
-[...8 lines deleted...]
-      <c r="K8" s="9"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A9" s="10"/>
-[...12 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="11"/>
+    </row>
+    <row r="10" spans="1:11" ht="41" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="15"/>
-[...24 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+    </row>
+    <row r="11" spans="1:11" ht="12.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="12"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+    </row>
+    <row r="12" spans="1:11" ht="39.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="15"/>
-[...8 lines deleted...]
-      <c r="K12" s="9"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A13" s="15"/>
-[...12 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="A13" s="12"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+    </row>
+    <row r="14" spans="1:11" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="15"/>
-[...8 lines deleted...]
-      <c r="K14" s="9"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A15" s="15"/>
-[...9 lines deleted...]
-      <c r="K15" s="9"/>
+      <c r="A15" s="12"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
     </row>
     <row r="16" spans="1:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="15"/>
-[...24 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" s="12"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+    </row>
+    <row r="18" spans="1:8" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="15"/>
-[...8 lines deleted...]
-      <c r="K18" s="9"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>